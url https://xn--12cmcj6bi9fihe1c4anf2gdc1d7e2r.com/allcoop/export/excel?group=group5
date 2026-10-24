--- v0 (2026-03-15)
+++ v1 (2026-10-24)
@@ -8,51 +8,51 @@
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Default Extension="vml" ContentType="application/vnd.openxmlformats-officedocument.vmlDrawing"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" mc:Ignorable="x15">
   <fileVersion appName="xl" lastEdited="5" lowestEdited="5" rupBuild="9303"/>
   <workbookPr defaultThemeVersion="164011" filterPrivacy="1"/>
   <sheets>
     <sheet sheetId="1" name="active_coop" state="visible" r:id="rId4"/>
   </sheets>
   <calcPr calcId="171027"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="110" uniqueCount="75">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="105" uniqueCount="73">
   <si>
     <t>c_code</t>
   </si>
   <si>
     <t>c_name</t>
   </si>
   <si>
     <t>c_no</t>
   </si>
   <si>
     <t>end_date</t>
   </si>
   <si>
     <t>coop_group</t>
   </si>
   <si>
     <t>Aa21001</t>
   </si>
   <si>
     <t>สหกรณ์กลุ่มชาวไร่อ้อยลำน้ำพรม</t>
   </si>
   <si>
     <t>3600000225509</t>
   </si>
   <si>
@@ -211,63 +211,57 @@
   <si>
     <t>กลุ่มเกษตรกรผลิตพันธุ์ข้าวธาตุทอง</t>
   </si>
   <si>
     <t>3601000225560</t>
   </si>
   <si>
     <t>Cr31301</t>
   </si>
   <si>
     <t>กลุ่มเกษตรกรทำนาดงกลาง</t>
   </si>
   <si>
     <t>3601000425540</t>
   </si>
   <si>
     <t>Cs31301</t>
   </si>
   <si>
     <t>กลุ่มเกษตรกรทำสวนโนนคูณ</t>
   </si>
   <si>
     <t>3601000325420</t>
   </si>
   <si>
-    <t>Cu21001</t>
-[...2 lines deleted...]
-    <t>กลุ่มเกษตรทำไร่หนองคอนไทย</t>
+    <t>Cu31301</t>
+  </si>
+  <si>
+    <t>กลุ่มเกษตรกรทำไร่ทุ่งลุยลาย</t>
   </si>
   <si>
     <t/>
-  </si>
-[...4 lines deleted...]
-    <t>กลุ่มเกษตรกรทำไร่ทุ่งลุยลาย</t>
   </si>
   <si>
     <t>Cv31301</t>
   </si>
   <si>
     <t>กลุ่มเกษตรกรปลูกหม่อนเลี้ยงไหมดงบัง</t>
   </si>
   <si>
     <t>3601000125567</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" mc:Ignorable="x14ac x16r2">
   <fonts count="2" x14ac:knownFonts="1">
     <font>
       <color theme="1"/>
       <family val="2"/>
       <scheme val="minor"/>
       <sz val="11"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b/>
@@ -617,51 +611,51 @@
       <a:spPr/>
       <a:bodyPr/>
       <a:lstStyle/>
       <a:style>
         <a:lnRef idx="2">
           <a:schemeClr val="accent1"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
-  <dimension ref="A1:E22"/>
+  <dimension ref="A1:E21"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <pane ySplit="1" topLeftCell="A2" activePane="bottomLeft" state="frozen"/>
       <selection pane="bottomLeft"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" outlineLevelRow="0" outlineLevelCol="0" x14ac:dyDescent="55"/>
   <cols>
     <col min="1" max="1" width="16" customWidth="1"/>
     <col min="2" max="2" width="50" customWidth="1"/>
     <col min="3" max="3" width="16" customWidth="1"/>
     <col min="4" max="4" width="18" customWidth="1"/>
     <col min="5" max="5" width="22" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:5" s="1" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="1" t="s">
         <v>2</v>
       </c>
@@ -967,87 +961,70 @@
       </c>
       <c r="B19" t="s">
         <v>65</v>
       </c>
       <c r="C19" t="s">
         <v>66</v>
       </c>
       <c r="D19" t="s">
         <v>13</v>
       </c>
       <c r="E19" t="s">
         <v>57</v>
       </c>
     </row>
     <row r="20" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A20" t="s">
         <v>67</v>
       </c>
       <c r="B20" t="s">
         <v>68</v>
       </c>
       <c r="C20" t="s">
         <v>69</v>
       </c>
       <c r="D20" t="s">
-        <v>13</v>
+        <v>17</v>
       </c>
       <c r="E20" t="s">
         <v>57</v>
       </c>
     </row>
     <row r="21" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A21" t="s">
         <v>70</v>
       </c>
       <c r="B21" t="s">
         <v>71</v>
       </c>
       <c r="C21" t="s">
-        <v>69</v>
+        <v>72</v>
       </c>
       <c r="D21" t="s">
-        <v>17</v>
+        <v>37</v>
       </c>
       <c r="E21" t="s">
-        <v>57</v>
-[...15 lines deleted...]
-      <c r="E22" t="s">
         <v>57</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup orientation="portrait" horizontalDpi="4294967295" verticalDpi="4294967295" scale="100" fitToWidth="1" fitToHeight="1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>