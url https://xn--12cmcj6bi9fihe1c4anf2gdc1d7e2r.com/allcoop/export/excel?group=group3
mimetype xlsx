--- v0 (2026-03-15)
+++ v1 (2026-07-26)
@@ -8,51 +8,51 @@
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Default Extension="vml" ContentType="application/vnd.openxmlformats-officedocument.vmlDrawing"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" mc:Ignorable="x15">
   <fileVersion appName="xl" lastEdited="5" lowestEdited="5" rupBuild="9303"/>
   <workbookPr defaultThemeVersion="164011" filterPrivacy="1"/>
   <sheets>
     <sheet sheetId="1" name="active_coop" state="visible" r:id="rId4"/>
   </sheets>
   <calcPr calcId="171027"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="95" uniqueCount="68">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="95" uniqueCount="69">
   <si>
     <t>c_code</t>
   </si>
   <si>
     <t>c_name</t>
   </si>
   <si>
     <t>c_no</t>
   </si>
   <si>
     <t>end_date</t>
   </si>
   <si>
     <t>coop_group</t>
   </si>
   <si>
     <t>Aa30401</t>
   </si>
   <si>
     <t>สหกรณ์กองทุนสวนยางพาราเกษตรสมบูรณ์</t>
   </si>
   <si>
     <t>3600000125522</t>
   </si>
   <si>
@@ -73,171 +73,174 @@
   <si>
     <t>30มิถุนายน</t>
   </si>
   <si>
     <t>Aa30403</t>
   </si>
   <si>
     <t>สหกรณ์การเกษตรทุ่งซำเสี้ยว</t>
   </si>
   <si>
     <t>3600000125548</t>
   </si>
   <si>
     <t>31มีนาคม</t>
   </si>
   <si>
     <t>Aa30503</t>
   </si>
   <si>
     <t>สหกรณ์การเกษตรหนองบัวแดง</t>
   </si>
   <si>
     <t>3600000125203</t>
   </si>
   <si>
+    <t>Bf30501</t>
+  </si>
+  <si>
+    <t>สหกรณ์เคหสถานหนองบัวแดงมั่นคงสามัคคี</t>
+  </si>
+  <si>
+    <t>3600000225583</t>
+  </si>
+  <si>
+    <t>31ตุลาคม</t>
+  </si>
+  <si>
+    <t>Bf30502</t>
+  </si>
+  <si>
+    <t>สหกรณ์บริการเดินรถหนองบัวแดง</t>
+  </si>
+  <si>
+    <t>3600000125261</t>
+  </si>
+  <si>
+    <t>31ธันวาคม</t>
+  </si>
+  <si>
+    <t>Bg30401</t>
+  </si>
+  <si>
+    <t>สหกรณ์เครดิตยูเนี่ยนนาสมบูรณ์พัฒนา</t>
+  </si>
+  <si>
+    <t>3600000125535</t>
+  </si>
+  <si>
+    <t>Bg30501</t>
+  </si>
+  <si>
+    <t>สหกรณ์เครดิตยูเนี่ยนหนองบัวแดง</t>
+  </si>
+  <si>
+    <t>3600000125580</t>
+  </si>
+  <si>
+    <t>31มกราคม</t>
+  </si>
+  <si>
+    <t>Cr30401</t>
+  </si>
+  <si>
+    <t>กลุ่มเกษตรกรทำนาโนนกอก</t>
+  </si>
+  <si>
+    <t>3601000425175</t>
+  </si>
+  <si>
+    <t>กลุ่มเกษตรกร</t>
+  </si>
+  <si>
+    <t>Cr30501</t>
+  </si>
+  <si>
+    <t>กลุ่มเกษตรกรทำนากุดชุมแสง</t>
+  </si>
+  <si>
+    <t>3601000625416</t>
+  </si>
+  <si>
+    <t>Cr30503</t>
+  </si>
+  <si>
+    <t>กลุ่มเกษตรกรทำนาหนองบัวแดง</t>
+  </si>
+  <si>
+    <t>3601000125163</t>
+  </si>
+  <si>
+    <t>30เมษายน</t>
+  </si>
+  <si>
+    <t>Cs30401</t>
+  </si>
+  <si>
+    <t>กลุ่มเกษตรกรชาวสวนยาง สกย.บ้านโคกสง่า</t>
+  </si>
+  <si>
+    <t>3601000225544</t>
+  </si>
+  <si>
+    <t>Cs30501</t>
+  </si>
+  <si>
+    <t>กลุ่มเกษตรกรทำสวนนางแดด</t>
+  </si>
+  <si>
+    <t>3601000125424</t>
+  </si>
+  <si>
+    <t>Cs30502</t>
+  </si>
+  <si>
+    <t>กลุ่มเกษตรกรชาวสวนยางตำบลนางแดด</t>
+  </si>
+  <si>
+    <t>3601000125630</t>
+  </si>
+  <si>
+    <t>Cs30503</t>
+  </si>
+  <si>
+    <t>กลุ่มเกษตรกรชาวสวนยางหนองกุงร่วมใจ</t>
+  </si>
+  <si>
+    <t/>
+  </si>
+  <si>
+    <t>Ct30402</t>
+  </si>
+  <si>
+    <t>กลุ่มเกษตรกรเลี้ยงสัตว์หนองโพนงาม</t>
+  </si>
+  <si>
+    <t>3601001325450</t>
+  </si>
+  <si>
     <t>31พฤษภาคม</t>
-  </si>
-[...118 lines deleted...]
-    <t>3601001325450</t>
   </si>
   <si>
     <t>Ct30501</t>
   </si>
   <si>
     <t>กลุ่มเกษตรกรเลี้ยงสัตว์ชุมชนกุดชุมแสง</t>
   </si>
   <si>
     <t>3601000125482</t>
   </si>
   <si>
     <t>Ct30502</t>
   </si>
   <si>
     <t>กลุ่มเกษตรกรเลี้ยงสัตว์ท่าวัง</t>
   </si>
   <si>
     <t>3601000225485</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" mc:Ignorable="x14ac x16r2">
   <fonts count="2" x14ac:knownFonts="1">
@@ -691,292 +694,292 @@
       </c>
       <c r="B4" t="s">
         <v>15</v>
       </c>
       <c r="C4" t="s">
         <v>16</v>
       </c>
       <c r="D4" t="s">
         <v>17</v>
       </c>
       <c r="E4" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="5" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A5" t="s">
         <v>18</v>
       </c>
       <c r="B5" t="s">
         <v>19</v>
       </c>
       <c r="C5" t="s">
         <v>20</v>
       </c>
       <c r="D5" t="s">
-        <v>21</v>
+        <v>17</v>
       </c>
       <c r="E5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="6" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A6" t="s">
+        <v>21</v>
+      </c>
+      <c r="B6" t="s">
         <v>22</v>
       </c>
-      <c r="B6" t="s">
+      <c r="C6" t="s">
         <v>23</v>
       </c>
-      <c r="C6" t="s">
+      <c r="D6" t="s">
         <v>24</v>
-      </c>
-[...1 lines deleted...]
-        <v>25</v>
       </c>
       <c r="E6" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="7" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A7" t="s">
+        <v>25</v>
+      </c>
+      <c r="B7" t="s">
         <v>26</v>
       </c>
-      <c r="B7" t="s">
+      <c r="C7" t="s">
         <v>27</v>
       </c>
-      <c r="C7" t="s">
+      <c r="D7" t="s">
         <v>28</v>
-      </c>
-[...1 lines deleted...]
-        <v>29</v>
       </c>
       <c r="E7" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="8" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A8" t="s">
+        <v>29</v>
+      </c>
+      <c r="B8" t="s">
         <v>30</v>
       </c>
-      <c r="B8" t="s">
+      <c r="C8" t="s">
         <v>31</v>
       </c>
-      <c r="C8" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D8" t="s">
-        <v>29</v>
+        <v>28</v>
       </c>
       <c r="E8" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="9" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A9" t="s">
+        <v>32</v>
+      </c>
+      <c r="B9" t="s">
         <v>33</v>
       </c>
-      <c r="B9" t="s">
+      <c r="C9" t="s">
         <v>34</v>
       </c>
-      <c r="C9" t="s">
+      <c r="D9" t="s">
         <v>35</v>
-      </c>
-[...1 lines deleted...]
-        <v>36</v>
       </c>
       <c r="E9" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="10" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A10" t="s">
+        <v>36</v>
+      </c>
+      <c r="B10" t="s">
         <v>37</v>
       </c>
-      <c r="B10" t="s">
+      <c r="C10" t="s">
         <v>38</v>
-      </c>
-[...1 lines deleted...]
-        <v>39</v>
       </c>
       <c r="D10" t="s">
         <v>17</v>
       </c>
       <c r="E10" t="s">
-        <v>40</v>
+        <v>39</v>
       </c>
     </row>
     <row r="11" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A11" t="s">
+        <v>40</v>
+      </c>
+      <c r="B11" t="s">
         <v>41</v>
       </c>
-      <c r="B11" t="s">
+      <c r="C11" t="s">
         <v>42</v>
-      </c>
-[...1 lines deleted...]
-        <v>43</v>
       </c>
       <c r="D11" t="s">
         <v>17</v>
       </c>
       <c r="E11" t="s">
-        <v>40</v>
+        <v>39</v>
       </c>
     </row>
     <row r="12" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A12" t="s">
+        <v>43</v>
+      </c>
+      <c r="B12" t="s">
         <v>44</v>
       </c>
-      <c r="B12" t="s">
+      <c r="C12" t="s">
         <v>45</v>
       </c>
-      <c r="C12" t="s">
+      <c r="D12" t="s">
         <v>46</v>
       </c>
-      <c r="D12" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E12" t="s">
-        <v>40</v>
+        <v>39</v>
       </c>
     </row>
     <row r="13" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A13" t="s">
+        <v>47</v>
+      </c>
+      <c r="B13" t="s">
         <v>48</v>
       </c>
-      <c r="B13" t="s">
+      <c r="C13" t="s">
         <v>49</v>
-      </c>
-[...1 lines deleted...]
-        <v>50</v>
       </c>
       <c r="D13" t="s">
         <v>8</v>
       </c>
       <c r="E13" t="s">
-        <v>40</v>
+        <v>39</v>
       </c>
     </row>
     <row r="14" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A14" t="s">
+        <v>50</v>
+      </c>
+      <c r="B14" t="s">
         <v>51</v>
       </c>
-      <c r="B14" t="s">
+      <c r="C14" t="s">
         <v>52</v>
-      </c>
-[...1 lines deleted...]
-        <v>53</v>
       </c>
       <c r="D14" t="s">
         <v>17</v>
       </c>
       <c r="E14" t="s">
-        <v>40</v>
+        <v>39</v>
       </c>
     </row>
     <row r="15" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A15" t="s">
+        <v>53</v>
+      </c>
+      <c r="B15" t="s">
         <v>54</v>
       </c>
-      <c r="B15" t="s">
+      <c r="C15" t="s">
         <v>55</v>
-      </c>
-[...1 lines deleted...]
-        <v>56</v>
       </c>
       <c r="D15" t="s">
         <v>8</v>
       </c>
       <c r="E15" t="s">
-        <v>40</v>
+        <v>39</v>
       </c>
     </row>
     <row r="16" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A16" t="s">
+        <v>56</v>
+      </c>
+      <c r="B16" t="s">
         <v>57</v>
       </c>
-      <c r="B16" t="s">
+      <c r="C16" t="s">
         <v>58</v>
-      </c>
-[...1 lines deleted...]
-        <v>56</v>
       </c>
       <c r="D16" t="s">
         <v>17</v>
       </c>
       <c r="E16" t="s">
-        <v>40</v>
+        <v>39</v>
       </c>
     </row>
     <row r="17" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A17" t="s">
         <v>59</v>
       </c>
       <c r="B17" t="s">
         <v>60</v>
       </c>
       <c r="C17" t="s">
         <v>61</v>
       </c>
       <c r="D17" t="s">
-        <v>21</v>
+        <v>62</v>
       </c>
       <c r="E17" t="s">
-        <v>40</v>
+        <v>39</v>
       </c>
     </row>
     <row r="18" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A18" t="s">
-        <v>62</v>
+        <v>63</v>
       </c>
       <c r="B18" t="s">
-        <v>63</v>
+        <v>64</v>
       </c>
       <c r="C18" t="s">
-        <v>64</v>
+        <v>65</v>
       </c>
       <c r="D18" t="s">
-        <v>47</v>
+        <v>46</v>
       </c>
       <c r="E18" t="s">
-        <v>40</v>
+        <v>39</v>
       </c>
     </row>
     <row r="19" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A19" t="s">
-        <v>65</v>
+        <v>66</v>
       </c>
       <c r="B19" t="s">
-        <v>66</v>
+        <v>67</v>
       </c>
       <c r="C19" t="s">
-        <v>67</v>
+        <v>68</v>
       </c>
       <c r="D19" t="s">
-        <v>47</v>
+        <v>46</v>
       </c>
       <c r="E19" t="s">
-        <v>40</v>
+        <v>39</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup orientation="portrait" horizontalDpi="4294967295" verticalDpi="4294967295" scale="100" fitToWidth="1" fitToHeight="1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">