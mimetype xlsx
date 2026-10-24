--- v0 (2026-03-15)
+++ v1 (2026-10-24)
@@ -8,51 +8,51 @@
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Default Extension="vml" ContentType="application/vnd.openxmlformats-officedocument.vmlDrawing"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" mc:Ignorable="x15">
   <fileVersion appName="xl" lastEdited="5" lowestEdited="5" rupBuild="9303"/>
   <workbookPr defaultThemeVersion="164011" filterPrivacy="1"/>
   <sheets>
     <sheet sheetId="1" name="active_coop" state="visible" r:id="rId4"/>
   </sheets>
   <calcPr calcId="171027"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="160" uniqueCount="108">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="150" uniqueCount="101">
   <si>
     <t>c_code</t>
   </si>
   <si>
     <t>c_name</t>
   </si>
   <si>
     <t>c_no</t>
   </si>
   <si>
     <t>end_date</t>
   </si>
   <si>
     <t>coop_group</t>
   </si>
   <si>
     <t>Aa10101</t>
   </si>
   <si>
     <t>สหกรณ์กองทุนสวนยางพาราลำปะทาว</t>
   </si>
   <si>
     <t>3600000225554</t>
   </si>
   <si>
@@ -100,90 +100,69 @@
   <si>
     <t>สหกรณ์การเกษตรเมืองชัยภูมิ</t>
   </si>
   <si>
     <t>3600000425185</t>
   </si>
   <si>
     <t>Aa10107</t>
   </si>
   <si>
     <t>สหกรณ์การเกษตรลำประทาว</t>
   </si>
   <si>
     <t>3600000325182</t>
   </si>
   <si>
     <t>Aa10108</t>
   </si>
   <si>
     <t>สหกรณ์การเกษตรบ้านโสกหว้า</t>
   </si>
   <si>
     <t>3600000425374</t>
   </si>
   <si>
-    <t>Aa10109</t>
-[...10 lines deleted...]
-  <si>
     <t>Aa10201</t>
   </si>
   <si>
     <t>ชุมนุมสหกรณ์การเกษตรจังหวัดชัยภูมิ</t>
   </si>
   <si>
     <t>3600000225248</t>
   </si>
   <si>
     <t>31ธันวาคม</t>
   </si>
   <si>
     <t>Aa10202</t>
   </si>
   <si>
     <t>สหกรณ์การเกษตรชุมชนโนนตาด</t>
   </si>
   <si>
     <t>360000325485</t>
-  </si>
-[...7 lines deleted...]
-    <t>3600000625354</t>
   </si>
   <si>
     <t>Aa10204</t>
   </si>
   <si>
     <t>สหกรณ์การเกษตรตำบลโนนแดง</t>
   </si>
   <si>
     <t>3600000425417</t>
   </si>
   <si>
     <t>Aa10205</t>
   </si>
   <si>
     <t>สหกรณ์การเกษตรบ้านเขว้า</t>
   </si>
   <si>
     <t>3600000125131</t>
   </si>
   <si>
     <t>Aa10206</t>
   </si>
   <si>
     <t>สหกรณ์ผู้เลี้ยงโคจังหวัดชัยภูมิ</t>
   </si>
@@ -716,51 +695,51 @@
       <a:spPr/>
       <a:bodyPr/>
       <a:lstStyle/>
       <a:style>
         <a:lnRef idx="2">
           <a:schemeClr val="accent1"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
-  <dimension ref="A1:E32"/>
+  <dimension ref="A1:E30"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <pane ySplit="1" topLeftCell="A2" activePane="bottomLeft" state="frozen"/>
       <selection pane="bottomLeft"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" outlineLevelRow="0" outlineLevelCol="0" x14ac:dyDescent="55"/>
   <cols>
     <col min="1" max="1" width="16" customWidth="1"/>
     <col min="2" max="2" width="50" customWidth="1"/>
     <col min="3" max="3" width="16" customWidth="1"/>
     <col min="4" max="4" width="18" customWidth="1"/>
     <col min="5" max="5" width="22" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:5" s="1" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="1" t="s">
         <v>2</v>
       </c>
@@ -896,428 +875,394 @@
       </c>
       <c r="B9" t="s">
         <v>31</v>
       </c>
       <c r="C9" t="s">
         <v>32</v>
       </c>
       <c r="D9" t="s">
         <v>33</v>
       </c>
       <c r="E9" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="10" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A10" t="s">
         <v>34</v>
       </c>
       <c r="B10" t="s">
         <v>35</v>
       </c>
       <c r="C10" t="s">
         <v>36</v>
       </c>
       <c r="D10" t="s">
-        <v>37</v>
+        <v>20</v>
       </c>
       <c r="E10" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="11" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A11" t="s">
+        <v>37</v>
+      </c>
+      <c r="B11" t="s">
         <v>38</v>
       </c>
-      <c r="B11" t="s">
+      <c r="C11" t="s">
         <v>39</v>
-      </c>
-[...1 lines deleted...]
-        <v>40</v>
       </c>
       <c r="D11" t="s">
         <v>20</v>
       </c>
       <c r="E11" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="12" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A12" t="s">
+        <v>40</v>
+      </c>
+      <c r="B12" t="s">
         <v>41</v>
       </c>
-      <c r="B12" t="s">
+      <c r="C12" t="s">
         <v>42</v>
-      </c>
-[...1 lines deleted...]
-        <v>43</v>
       </c>
       <c r="D12" t="s">
         <v>20</v>
       </c>
       <c r="E12" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="13" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A13" t="s">
+        <v>43</v>
+      </c>
+      <c r="B13" t="s">
         <v>44</v>
       </c>
-      <c r="B13" t="s">
+      <c r="C13" t="s">
         <v>45</v>
       </c>
-      <c r="C13" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D13" t="s">
-        <v>20</v>
+        <v>16</v>
       </c>
       <c r="E13" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="14" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A14" t="s">
+        <v>46</v>
+      </c>
+      <c r="B14" t="s">
         <v>47</v>
       </c>
-      <c r="B14" t="s">
+      <c r="C14" t="s">
         <v>48</v>
       </c>
-      <c r="C14" t="s">
+      <c r="D14" t="s">
         <v>49</v>
-      </c>
-[...1 lines deleted...]
-        <v>20</v>
       </c>
       <c r="E14" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="15" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A15" t="s">
         <v>50</v>
       </c>
       <c r="B15" t="s">
         <v>51</v>
       </c>
       <c r="C15" t="s">
         <v>52</v>
       </c>
       <c r="D15" t="s">
-        <v>16</v>
+        <v>53</v>
       </c>
       <c r="E15" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="16" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A16" t="s">
+        <v>54</v>
+      </c>
+      <c r="B16" t="s">
+        <v>55</v>
+      </c>
+      <c r="C16" t="s">
+        <v>56</v>
+      </c>
+      <c r="D16" t="s">
         <v>53</v>
-      </c>
-[...7 lines deleted...]
-        <v>56</v>
       </c>
       <c r="E16" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="17" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A17" t="s">
         <v>57</v>
       </c>
       <c r="B17" t="s">
         <v>58</v>
       </c>
       <c r="C17" t="s">
         <v>59</v>
       </c>
       <c r="D17" t="s">
-        <v>60</v>
+        <v>53</v>
       </c>
       <c r="E17" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="18" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A18" t="s">
+        <v>60</v>
+      </c>
+      <c r="B18" t="s">
         <v>61</v>
       </c>
-      <c r="B18" t="s">
+      <c r="C18" t="s">
         <v>62</v>
       </c>
-      <c r="C18" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D18" t="s">
-        <v>60</v>
+        <v>53</v>
       </c>
       <c r="E18" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="19" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A19" t="s">
+        <v>63</v>
+      </c>
+      <c r="B19" t="s">
         <v>64</v>
       </c>
-      <c r="B19" t="s">
+      <c r="C19" t="s">
         <v>65</v>
       </c>
-      <c r="C19" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D19" t="s">
-        <v>60</v>
+        <v>53</v>
       </c>
       <c r="E19" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="20" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A20" t="s">
+        <v>66</v>
+      </c>
+      <c r="B20" t="s">
         <v>67</v>
       </c>
-      <c r="B20" t="s">
+      <c r="C20" t="s">
         <v>68</v>
       </c>
-      <c r="C20" t="s">
+      <c r="D20" t="s">
         <v>69</v>
-      </c>
-[...1 lines deleted...]
-        <v>60</v>
       </c>
       <c r="E20" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="21" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A21" t="s">
         <v>70</v>
       </c>
       <c r="B21" t="s">
         <v>71</v>
       </c>
       <c r="C21" t="s">
         <v>72</v>
       </c>
       <c r="D21" t="s">
-        <v>60</v>
+        <v>33</v>
       </c>
       <c r="E21" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="22" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A22" t="s">
         <v>73</v>
       </c>
       <c r="B22" t="s">
         <v>74</v>
       </c>
       <c r="C22" t="s">
         <v>75</v>
       </c>
       <c r="D22" t="s">
         <v>76</v>
       </c>
       <c r="E22" t="s">
-        <v>9</v>
+        <v>77</v>
       </c>
     </row>
     <row r="23" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A23" t="s">
+        <v>78</v>
+      </c>
+      <c r="B23" t="s">
+        <v>79</v>
+      </c>
+      <c r="C23" t="s">
+        <v>80</v>
+      </c>
+      <c r="D23" t="s">
+        <v>8</v>
+      </c>
+      <c r="E23" t="s">
         <v>77</v>
-      </c>
-[...10 lines deleted...]
-        <v>9</v>
       </c>
     </row>
     <row r="24" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A24" t="s">
-        <v>80</v>
+        <v>81</v>
       </c>
       <c r="B24" t="s">
-        <v>81</v>
+        <v>82</v>
       </c>
       <c r="C24" t="s">
-        <v>82</v>
+        <v>83</v>
       </c>
       <c r="D24" t="s">
-        <v>83</v>
+        <v>16</v>
       </c>
       <c r="E24" t="s">
-        <v>84</v>
+        <v>77</v>
       </c>
     </row>
     <row r="25" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A25" t="s">
+        <v>84</v>
+      </c>
+      <c r="B25" t="s">
         <v>85</v>
       </c>
-      <c r="B25" t="s">
+      <c r="C25" t="s">
         <v>86</v>
       </c>
-      <c r="C25" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D25" t="s">
-        <v>8</v>
+        <v>20</v>
       </c>
       <c r="E25" t="s">
-        <v>84</v>
+        <v>77</v>
       </c>
     </row>
     <row r="26" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A26" t="s">
+        <v>87</v>
+      </c>
+      <c r="B26" t="s">
         <v>88</v>
       </c>
-      <c r="B26" t="s">
+      <c r="C26" t="s">
         <v>89</v>
       </c>
-      <c r="C26" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D26" t="s">
-        <v>16</v>
+        <v>20</v>
       </c>
       <c r="E26" t="s">
-        <v>84</v>
+        <v>77</v>
       </c>
     </row>
     <row r="27" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A27" t="s">
+        <v>90</v>
+      </c>
+      <c r="B27" t="s">
         <v>91</v>
       </c>
-      <c r="B27" t="s">
+      <c r="C27" t="s">
         <v>92</v>
-      </c>
-[...1 lines deleted...]
-        <v>93</v>
       </c>
       <c r="D27" t="s">
         <v>20</v>
       </c>
       <c r="E27" t="s">
-        <v>84</v>
+        <v>77</v>
       </c>
     </row>
     <row r="28" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A28" t="s">
+        <v>93</v>
+      </c>
+      <c r="B28" t="s">
         <v>94</v>
       </c>
-      <c r="B28" t="s">
+      <c r="C28" t="s">
         <v>95</v>
       </c>
-      <c r="C28" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D28" t="s">
-        <v>20</v>
+        <v>49</v>
       </c>
       <c r="E28" t="s">
-        <v>84</v>
+        <v>77</v>
       </c>
     </row>
     <row r="29" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A29" t="s">
+        <v>96</v>
+      </c>
+      <c r="B29" t="s">
         <v>97</v>
       </c>
-      <c r="B29" t="s">
+      <c r="C29" t="s">
         <v>98</v>
-      </c>
-[...1 lines deleted...]
-        <v>99</v>
       </c>
       <c r="D29" t="s">
         <v>20</v>
       </c>
       <c r="E29" t="s">
-        <v>84</v>
+        <v>77</v>
       </c>
     </row>
     <row r="30" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A30" t="s">
+        <v>99</v>
+      </c>
+      <c r="B30" t="s">
         <v>100</v>
       </c>
-      <c r="B30" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C30" t="s">
-        <v>102</v>
+        <v>75</v>
       </c>
       <c r="D30" t="s">
-        <v>56</v>
+        <v>20</v>
       </c>
       <c r="E30" t="s">
-        <v>84</v>
-[...33 lines deleted...]
-        <v>84</v>
+        <v>77</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup orientation="portrait" horizontalDpi="4294967295" verticalDpi="4294967295" scale="100" fitToWidth="1" fitToHeight="1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">