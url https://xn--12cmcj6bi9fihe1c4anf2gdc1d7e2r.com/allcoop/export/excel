--- v0 (2026-03-14)
+++ v1 (2026-06-24)
@@ -8,51 +8,51 @@
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Default Extension="vml" ContentType="application/vnd.openxmlformats-officedocument.vmlDrawing"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" mc:Ignorable="x15">
   <fileVersion appName="xl" lastEdited="5" lowestEdited="5" rupBuild="9303"/>
   <workbookPr defaultThemeVersion="164011" filterPrivacy="1"/>
   <sheets>
     <sheet sheetId="1" name="active_coop" state="visible" r:id="rId4"/>
   </sheets>
   <calcPr calcId="171027"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="560" uniqueCount="340">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="560" uniqueCount="341">
   <si>
     <t>c_code</t>
   </si>
   <si>
     <t>c_name</t>
   </si>
   <si>
     <t>c_no</t>
   </si>
   <si>
     <t>end_date</t>
   </si>
   <si>
     <t>coop_group</t>
   </si>
   <si>
     <t>Aa10101</t>
   </si>
   <si>
     <t>สหกรณ์กองทุนสวนยางพาราลำปะทาว</t>
   </si>
   <si>
     <t>3600000225554</t>
   </si>
   <si>
@@ -866,50 +866,53 @@
     <t>3601000125684</t>
   </si>
   <si>
     <t>Cs30401</t>
   </si>
   <si>
     <t>กลุ่มเกษตรกรชาวสวนยาง สกย.บ้านโคกสง่า</t>
   </si>
   <si>
     <t>3601000225544</t>
   </si>
   <si>
     <t>Cs30501</t>
   </si>
   <si>
     <t>กลุ่มเกษตรกรทำสวนนางแดด</t>
   </si>
   <si>
     <t>3601000125424</t>
   </si>
   <si>
     <t>Cs30502</t>
   </si>
   <si>
     <t>กลุ่มเกษตรกรชาวสวนยางตำบลนางแดด</t>
+  </si>
+  <si>
+    <t>3601000125630</t>
   </si>
   <si>
     <t>Cs30503</t>
   </si>
   <si>
     <t>กลุ่มเกษตรกรชาวสวนยางหนองกุงร่วมใจ</t>
   </si>
   <si>
     <t>Cs31301</t>
   </si>
   <si>
     <t>กลุ่มเกษตรกรทำสวนโนนคูณ</t>
   </si>
   <si>
     <t>3601000325420</t>
   </si>
   <si>
     <t>Cs40901</t>
   </si>
   <si>
     <t>กลุ่มเกษตรกรชาวสวนยางสะพานยาว</t>
   </si>
   <si>
     <t>3601000125613</t>
   </si>
@@ -2966,408 +2969,408 @@
     <row r="90" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A90" t="s">
         <v>281</v>
       </c>
       <c r="B90" t="s">
         <v>282</v>
       </c>
       <c r="C90" t="s">
         <v>283</v>
       </c>
       <c r="D90" t="s">
         <v>20</v>
       </c>
       <c r="E90" t="s">
         <v>217</v>
       </c>
     </row>
     <row r="91" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A91" t="s">
         <v>284</v>
       </c>
       <c r="B91" t="s">
         <v>285</v>
       </c>
       <c r="C91" t="s">
-        <v>215</v>
+        <v>286</v>
       </c>
       <c r="D91" t="s">
         <v>8</v>
       </c>
       <c r="E91" t="s">
         <v>217</v>
       </c>
     </row>
     <row r="92" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A92" t="s">
-        <v>286</v>
+        <v>287</v>
       </c>
       <c r="B92" t="s">
-        <v>287</v>
+        <v>288</v>
       </c>
       <c r="C92" t="s">
         <v>215</v>
       </c>
       <c r="D92" t="s">
         <v>20</v>
       </c>
       <c r="E92" t="s">
         <v>217</v>
       </c>
     </row>
     <row r="93" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A93" t="s">
-        <v>288</v>
+        <v>289</v>
       </c>
       <c r="B93" t="s">
-        <v>289</v>
+        <v>290</v>
       </c>
       <c r="C93" t="s">
-        <v>290</v>
+        <v>291</v>
       </c>
       <c r="D93" t="s">
         <v>20</v>
       </c>
       <c r="E93" t="s">
         <v>217</v>
       </c>
     </row>
     <row r="94" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A94" t="s">
-        <v>291</v>
+        <v>292</v>
       </c>
       <c r="B94" t="s">
-        <v>292</v>
+        <v>293</v>
       </c>
       <c r="C94" t="s">
-        <v>293</v>
+        <v>294</v>
       </c>
       <c r="D94" t="s">
         <v>8</v>
       </c>
       <c r="E94" t="s">
         <v>217</v>
       </c>
     </row>
     <row r="95" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A95" t="s">
-        <v>294</v>
+        <v>295</v>
       </c>
       <c r="B95" t="s">
-        <v>295</v>
+        <v>296</v>
       </c>
       <c r="C95" t="s">
-        <v>296</v>
+        <v>297</v>
       </c>
       <c r="D95" t="s">
         <v>101</v>
       </c>
       <c r="E95" t="s">
         <v>217</v>
       </c>
     </row>
     <row r="96" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A96" t="s">
-        <v>297</v>
+        <v>298</v>
       </c>
       <c r="B96" t="s">
-        <v>298</v>
+        <v>299</v>
       </c>
       <c r="C96" t="s">
-        <v>299</v>
+        <v>300</v>
       </c>
       <c r="D96" t="s">
         <v>20</v>
       </c>
       <c r="E96" t="s">
         <v>217</v>
       </c>
     </row>
     <row r="97" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A97" t="s">
-        <v>300</v>
+        <v>301</v>
       </c>
       <c r="B97" t="s">
-        <v>301</v>
+        <v>302</v>
       </c>
       <c r="C97" t="s">
-        <v>302</v>
+        <v>303</v>
       </c>
       <c r="D97" t="s">
         <v>33</v>
       </c>
       <c r="E97" t="s">
         <v>217</v>
       </c>
     </row>
     <row r="98" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A98" t="s">
-        <v>303</v>
+        <v>304</v>
       </c>
       <c r="B98" t="s">
-        <v>304</v>
+        <v>305</v>
       </c>
       <c r="C98" t="s">
-        <v>305</v>
+        <v>306</v>
       </c>
       <c r="D98" t="s">
         <v>101</v>
       </c>
       <c r="E98" t="s">
         <v>217</v>
       </c>
     </row>
     <row r="99" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A99" t="s">
-        <v>306</v>
+        <v>307</v>
       </c>
       <c r="B99" t="s">
-        <v>307</v>
+        <v>308</v>
       </c>
       <c r="C99" t="s">
-        <v>308</v>
+        <v>309</v>
       </c>
       <c r="D99" t="s">
         <v>101</v>
       </c>
       <c r="E99" t="s">
         <v>217</v>
       </c>
     </row>
     <row r="100" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A100" t="s">
-        <v>309</v>
+        <v>310</v>
       </c>
       <c r="B100" t="s">
-        <v>310</v>
+        <v>311</v>
       </c>
       <c r="C100" t="s">
-        <v>311</v>
+        <v>312</v>
       </c>
       <c r="D100" t="s">
         <v>33</v>
       </c>
       <c r="E100" t="s">
         <v>217</v>
       </c>
     </row>
     <row r="101" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A101" t="s">
-        <v>312</v>
+        <v>313</v>
       </c>
       <c r="B101" t="s">
-        <v>313</v>
+        <v>314</v>
       </c>
       <c r="C101" t="s">
-        <v>314</v>
+        <v>315</v>
       </c>
       <c r="D101" t="s">
         <v>33</v>
       </c>
       <c r="E101" t="s">
         <v>217</v>
       </c>
     </row>
     <row r="102" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A102" t="s">
-        <v>315</v>
+        <v>316</v>
       </c>
       <c r="B102" t="s">
-        <v>316</v>
+        <v>317</v>
       </c>
       <c r="C102" t="s">
-        <v>317</v>
+        <v>318</v>
       </c>
       <c r="D102" t="s">
         <v>33</v>
       </c>
       <c r="E102" t="s">
         <v>217</v>
       </c>
     </row>
     <row r="103" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A103" t="s">
-        <v>318</v>
+        <v>319</v>
       </c>
       <c r="B103" t="s">
-        <v>319</v>
+        <v>320</v>
       </c>
       <c r="C103" t="s">
         <v>215</v>
       </c>
       <c r="D103" t="s">
         <v>33</v>
       </c>
       <c r="E103" t="s">
         <v>217</v>
       </c>
     </row>
     <row r="104" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A104" t="s">
-        <v>320</v>
+        <v>321</v>
       </c>
       <c r="B104" t="s">
-        <v>321</v>
+        <v>322</v>
       </c>
       <c r="C104" t="s">
         <v>215</v>
       </c>
       <c r="D104" t="s">
         <v>33</v>
       </c>
       <c r="E104" t="s">
         <v>217</v>
       </c>
     </row>
     <row r="105" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A105" t="s">
-        <v>322</v>
+        <v>323</v>
       </c>
       <c r="B105" t="s">
-        <v>323</v>
+        <v>324</v>
       </c>
       <c r="C105" t="s">
-        <v>324</v>
+        <v>325</v>
       </c>
       <c r="D105" t="s">
         <v>20</v>
       </c>
       <c r="E105" t="s">
         <v>217</v>
       </c>
     </row>
     <row r="106" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A106" t="s">
-        <v>325</v>
+        <v>326</v>
       </c>
       <c r="B106" t="s">
-        <v>326</v>
+        <v>327</v>
       </c>
       <c r="C106" t="s">
         <v>215</v>
       </c>
       <c r="D106" t="s">
         <v>20</v>
       </c>
       <c r="E106" t="s">
         <v>217</v>
       </c>
     </row>
     <row r="107" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A107" t="s">
-        <v>327</v>
+        <v>328</v>
       </c>
       <c r="B107" t="s">
-        <v>328</v>
+        <v>329</v>
       </c>
       <c r="C107" t="s">
         <v>215</v>
       </c>
       <c r="D107" t="s">
         <v>20</v>
       </c>
       <c r="E107" t="s">
         <v>217</v>
       </c>
     </row>
     <row r="108" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A108" t="s">
-        <v>329</v>
+        <v>330</v>
       </c>
       <c r="B108" t="s">
-        <v>330</v>
+        <v>331</v>
       </c>
       <c r="C108" t="s">
         <v>215</v>
       </c>
       <c r="D108" t="s">
         <v>20</v>
       </c>
       <c r="E108" t="s">
         <v>217</v>
       </c>
     </row>
     <row r="109" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A109" t="s">
-        <v>331</v>
+        <v>332</v>
       </c>
       <c r="B109" t="s">
-        <v>332</v>
+        <v>333</v>
       </c>
       <c r="C109" t="s">
         <v>215</v>
       </c>
       <c r="D109" t="s">
         <v>16</v>
       </c>
       <c r="E109" t="s">
         <v>217</v>
       </c>
     </row>
     <row r="110" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A110" t="s">
-        <v>333</v>
+        <v>334</v>
       </c>
       <c r="B110" t="s">
-        <v>334</v>
+        <v>335</v>
       </c>
       <c r="C110" t="s">
         <v>215</v>
       </c>
       <c r="D110" t="s">
         <v>101</v>
       </c>
       <c r="E110" t="s">
         <v>217</v>
       </c>
     </row>
     <row r="111" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A111" t="s">
-        <v>335</v>
+        <v>336</v>
       </c>
       <c r="B111" t="s">
-        <v>336</v>
+        <v>337</v>
       </c>
       <c r="C111" t="s">
         <v>215</v>
       </c>
       <c r="D111" t="s">
         <v>20</v>
       </c>
       <c r="E111" t="s">
         <v>217</v>
       </c>
     </row>
     <row r="112" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A112" t="s">
-        <v>337</v>
+        <v>338</v>
       </c>
       <c r="B112" t="s">
-        <v>338</v>
+        <v>339</v>
       </c>
       <c r="C112" t="s">
-        <v>339</v>
+        <v>340</v>
       </c>
       <c r="D112" t="s">
         <v>101</v>
       </c>
       <c r="E112" t="s">
         <v>217</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup orientation="portrait" horizontalDpi="4294967295" verticalDpi="4294967295" scale="100" fitToWidth="1" fitToHeight="1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>