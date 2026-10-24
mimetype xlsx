--- v1 (2026-06-24)
+++ v2 (2026-10-24)
@@ -8,51 +8,51 @@
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Default Extension="vml" ContentType="application/vnd.openxmlformats-officedocument.vmlDrawing"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" mc:Ignorable="x15">
   <fileVersion appName="xl" lastEdited="5" lowestEdited="5" rupBuild="9303"/>
   <workbookPr defaultThemeVersion="164011" filterPrivacy="1"/>
   <sheets>
     <sheet sheetId="1" name="active_coop" state="visible" r:id="rId4"/>
   </sheets>
   <calcPr calcId="171027"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="560" uniqueCount="341">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="545" uniqueCount="333">
   <si>
     <t>c_code</t>
   </si>
   <si>
     <t>c_name</t>
   </si>
   <si>
     <t>c_no</t>
   </si>
   <si>
     <t>end_date</t>
   </si>
   <si>
     <t>coop_group</t>
   </si>
   <si>
     <t>Aa10101</t>
   </si>
   <si>
     <t>สหกรณ์กองทุนสวนยางพาราลำปะทาว</t>
   </si>
   <si>
     <t>3600000225554</t>
   </si>
   <si>
@@ -100,155 +100,137 @@
   <si>
     <t>สหกรณ์การเกษตรเมืองชัยภูมิ</t>
   </si>
   <si>
     <t>3600000425185</t>
   </si>
   <si>
     <t>Aa10107</t>
   </si>
   <si>
     <t>สหกรณ์การเกษตรลำประทาว</t>
   </si>
   <si>
     <t>3600000325182</t>
   </si>
   <si>
     <t>Aa10108</t>
   </si>
   <si>
     <t>สหกรณ์การเกษตรบ้านโสกหว้า</t>
   </si>
   <si>
     <t>3600000425374</t>
   </si>
   <si>
-    <t>Aa10109</t>
-[...5 lines deleted...]
-    <t>3600000125639</t>
+    <t>Aa10201</t>
+  </si>
+  <si>
+    <t>ชุมนุมสหกรณ์การเกษตรจังหวัดชัยภูมิ</t>
+  </si>
+  <si>
+    <t>3600000225248</t>
+  </si>
+  <si>
+    <t>31ธันวาคม</t>
+  </si>
+  <si>
+    <t>Aa10202</t>
+  </si>
+  <si>
+    <t>สหกรณ์การเกษตรชุมชนโนนตาด</t>
+  </si>
+  <si>
+    <t>360000325485</t>
+  </si>
+  <si>
+    <t>Aa10204</t>
+  </si>
+  <si>
+    <t>สหกรณ์การเกษตรตำบลโนนแดง</t>
+  </si>
+  <si>
+    <t>3600000425417</t>
+  </si>
+  <si>
+    <t>Aa10205</t>
+  </si>
+  <si>
+    <t>สหกรณ์การเกษตรบ้านเขว้า</t>
+  </si>
+  <si>
+    <t>3600000125131</t>
+  </si>
+  <si>
+    <t>Aa10206</t>
+  </si>
+  <si>
+    <t>สหกรณ์ผู้เลี้ยงโคจังหวัดชัยภูมิ</t>
+  </si>
+  <si>
+    <t>3600000125492</t>
+  </si>
+  <si>
+    <t>Aa10301</t>
+  </si>
+  <si>
+    <t>สหกรณ์การเกษตรคอนสวรรค์</t>
+  </si>
+  <si>
+    <t>3600000425172</t>
+  </si>
+  <si>
+    <t>Aa10303</t>
+  </si>
+  <si>
+    <t>สหกรณ์ผู้ใช้น้ำสถานีสูบน้ำด้วยไฟฟ้าบ้านหนองปลาปึ่ง</t>
+  </si>
+  <si>
+    <t>3600000425358</t>
+  </si>
+  <si>
+    <t>Aa10304</t>
+  </si>
+  <si>
+    <t>สหกรณ์เพื่อการเกษตรบ้านโนนโพธิ์</t>
+  </si>
+  <si>
+    <t>3600000325368</t>
+  </si>
+  <si>
+    <t>Aa21001</t>
+  </si>
+  <si>
+    <t>สหกรณ์กลุ่มชาวไร่อ้อยลำน้ำพรม</t>
+  </si>
+  <si>
+    <t>3600000225509</t>
   </si>
   <si>
     <t>31พฤษภาคม</t>
   </si>
   <si>
-    <t>Aa10201</t>
-[...91 lines deleted...]
-  <si>
     <t>Aa21003</t>
   </si>
   <si>
     <t>สหกรณ์การเกษตรบ้านแก้ง</t>
   </si>
   <si>
     <t>3600000325430</t>
   </si>
   <si>
     <t>Aa21004</t>
   </si>
   <si>
     <t>สหกรณ์การเกษตรภูเขียว</t>
   </si>
   <si>
     <t>3600000125186</t>
   </si>
   <si>
     <t>Aa21005</t>
   </si>
   <si>
     <t>สหกรณ์การเกษตรภูเขียวพัฒนา</t>
   </si>
   <si>
     <t>3600000225277</t>
@@ -992,56 +974,50 @@
     <t>Ct40607</t>
   </si>
   <si>
     <t>กลุ่มเกษตรกรเลี้ยงสัตว์หนองบัวใหญ่</t>
   </si>
   <si>
     <t>Ct40701</t>
   </si>
   <si>
     <t>กลุ่มเกษตรกรเลี้ยงสัตว์บ้านเพชร</t>
   </si>
   <si>
     <t>Cu10102</t>
   </si>
   <si>
     <t>กลุ่มเกษตรกรทำไร่หนองไผ่</t>
   </si>
   <si>
     <t>3601000425423</t>
   </si>
   <si>
     <t>Cu10301</t>
   </si>
   <si>
     <t>กลุ่มเกษตรกรทำไร่ยางหวาย</t>
-  </si>
-[...4 lines deleted...]
-    <t>กลุ่มเกษตรทำไร่หนองคอนไทย</t>
   </si>
   <si>
     <t>Cu21101</t>
   </si>
   <si>
     <t>กลุ่มเกษตรกรทำไร่สระพัง</t>
   </si>
   <si>
     <t>Cu31301</t>
   </si>
   <si>
     <t>กลุ่มเกษตรกรทำไร่ทุ่งลุยลาย</t>
   </si>
   <si>
     <t>Cu40705</t>
   </si>
   <si>
     <t>กลุ่มเกษตรกรทำไร่บ้านเพชร</t>
   </si>
   <si>
     <t>Cu40801</t>
   </si>
   <si>
     <t>กลุ่มเกษตรกรทำไร่วังตะเฆ่</t>
   </si>
@@ -1415,51 +1391,51 @@
       <a:spPr/>
       <a:bodyPr/>
       <a:lstStyle/>
       <a:style>
         <a:lnRef idx="2">
           <a:schemeClr val="accent1"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
-  <dimension ref="A1:E112"/>
+  <dimension ref="A1:E109"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <pane ySplit="1" topLeftCell="A2" activePane="bottomLeft" state="frozen"/>
       <selection pane="bottomLeft"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" outlineLevelRow="0" outlineLevelCol="0" x14ac:dyDescent="55"/>
   <cols>
     <col min="1" max="1" width="16" customWidth="1"/>
     <col min="2" max="2" width="50" customWidth="1"/>
     <col min="3" max="3" width="16" customWidth="1"/>
     <col min="4" max="4" width="18" customWidth="1"/>
     <col min="5" max="5" width="22" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:5" s="1" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="1" t="s">
         <v>2</v>
       </c>
@@ -1595,238 +1571,238 @@
       </c>
       <c r="B9" t="s">
         <v>31</v>
       </c>
       <c r="C9" t="s">
         <v>32</v>
       </c>
       <c r="D9" t="s">
         <v>33</v>
       </c>
       <c r="E9" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="10" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A10" t="s">
         <v>34</v>
       </c>
       <c r="B10" t="s">
         <v>35</v>
       </c>
       <c r="C10" t="s">
         <v>36</v>
       </c>
       <c r="D10" t="s">
-        <v>37</v>
+        <v>20</v>
       </c>
       <c r="E10" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="11" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A11" t="s">
+        <v>37</v>
+      </c>
+      <c r="B11" t="s">
         <v>38</v>
       </c>
-      <c r="B11" t="s">
+      <c r="C11" t="s">
         <v>39</v>
-      </c>
-[...1 lines deleted...]
-        <v>40</v>
       </c>
       <c r="D11" t="s">
         <v>20</v>
       </c>
       <c r="E11" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="12" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A12" t="s">
+        <v>40</v>
+      </c>
+      <c r="B12" t="s">
         <v>41</v>
       </c>
-      <c r="B12" t="s">
+      <c r="C12" t="s">
         <v>42</v>
-      </c>
-[...1 lines deleted...]
-        <v>43</v>
       </c>
       <c r="D12" t="s">
         <v>20</v>
       </c>
       <c r="E12" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="13" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A13" t="s">
+        <v>43</v>
+      </c>
+      <c r="B13" t="s">
         <v>44</v>
       </c>
-      <c r="B13" t="s">
+      <c r="C13" t="s">
         <v>45</v>
       </c>
-      <c r="C13" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D13" t="s">
-        <v>20</v>
+        <v>16</v>
       </c>
       <c r="E13" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="14" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A14" t="s">
+        <v>46</v>
+      </c>
+      <c r="B14" t="s">
         <v>47</v>
       </c>
-      <c r="B14" t="s">
+      <c r="C14" t="s">
         <v>48</v>
-      </c>
-[...1 lines deleted...]
-        <v>49</v>
       </c>
       <c r="D14" t="s">
         <v>20</v>
       </c>
       <c r="E14" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="15" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A15" t="s">
+        <v>49</v>
+      </c>
+      <c r="B15" t="s">
         <v>50</v>
       </c>
-      <c r="B15" t="s">
+      <c r="C15" t="s">
         <v>51</v>
       </c>
-      <c r="C15" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D15" t="s">
-        <v>16</v>
+        <v>20</v>
       </c>
       <c r="E15" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="16" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A16" t="s">
+        <v>52</v>
+      </c>
+      <c r="B16" t="s">
         <v>53</v>
       </c>
-      <c r="B16" t="s">
+      <c r="C16" t="s">
         <v>54</v>
-      </c>
-[...1 lines deleted...]
-        <v>55</v>
       </c>
       <c r="D16" t="s">
         <v>20</v>
       </c>
       <c r="E16" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="17" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A17" t="s">
+        <v>55</v>
+      </c>
+      <c r="B17" t="s">
         <v>56</v>
       </c>
-      <c r="B17" t="s">
+      <c r="C17" t="s">
         <v>57</v>
       </c>
-      <c r="C17" t="s">
+      <c r="D17" t="s">
         <v>58</v>
-      </c>
-[...1 lines deleted...]
-        <v>20</v>
       </c>
       <c r="E17" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="18" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A18" t="s">
         <v>59</v>
       </c>
       <c r="B18" t="s">
         <v>60</v>
       </c>
       <c r="C18" t="s">
         <v>61</v>
       </c>
       <c r="D18" t="s">
         <v>20</v>
       </c>
       <c r="E18" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="19" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A19" t="s">
         <v>62</v>
       </c>
       <c r="B19" t="s">
         <v>63</v>
       </c>
       <c r="C19" t="s">
         <v>64</v>
       </c>
       <c r="D19" t="s">
-        <v>33</v>
+        <v>16</v>
       </c>
       <c r="E19" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="20" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A20" t="s">
         <v>65</v>
       </c>
       <c r="B20" t="s">
         <v>66</v>
       </c>
       <c r="C20" t="s">
         <v>67</v>
       </c>
       <c r="D20" t="s">
-        <v>20</v>
+        <v>16</v>
       </c>
       <c r="E20" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="21" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A21" t="s">
         <v>68</v>
       </c>
       <c r="B21" t="s">
         <v>69</v>
       </c>
       <c r="C21" t="s">
         <v>70</v>
       </c>
       <c r="D21" t="s">
-        <v>16</v>
+        <v>20</v>
       </c>
       <c r="E21" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="22" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A22" t="s">
         <v>71</v>
       </c>
       <c r="B22" t="s">
         <v>72</v>
       </c>
       <c r="C22" t="s">
         <v>73</v>
       </c>
       <c r="D22" t="s">
         <v>16</v>
       </c>
       <c r="E22" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="23" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A23" t="s">
         <v>74</v>
@@ -1867,1516 +1843,1465 @@
       </c>
       <c r="B25" t="s">
         <v>81</v>
       </c>
       <c r="C25" t="s">
         <v>82</v>
       </c>
       <c r="D25" t="s">
         <v>20</v>
       </c>
       <c r="E25" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="26" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A26" t="s">
         <v>83</v>
       </c>
       <c r="B26" t="s">
         <v>84</v>
       </c>
       <c r="C26" t="s">
         <v>85</v>
       </c>
       <c r="D26" t="s">
-        <v>16</v>
+        <v>20</v>
       </c>
       <c r="E26" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="27" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A27" t="s">
         <v>86</v>
       </c>
       <c r="B27" t="s">
         <v>87</v>
       </c>
       <c r="C27" t="s">
         <v>88</v>
       </c>
       <c r="D27" t="s">
         <v>20</v>
       </c>
       <c r="E27" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="28" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A28" t="s">
         <v>89</v>
       </c>
       <c r="B28" t="s">
         <v>90</v>
       </c>
       <c r="C28" t="s">
         <v>91</v>
       </c>
       <c r="D28" t="s">
-        <v>20</v>
+        <v>58</v>
       </c>
       <c r="E28" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="29" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A29" t="s">
         <v>92</v>
       </c>
       <c r="B29" t="s">
         <v>93</v>
       </c>
       <c r="C29" t="s">
         <v>94</v>
       </c>
       <c r="D29" t="s">
-        <v>20</v>
+        <v>95</v>
       </c>
       <c r="E29" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="30" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A30" t="s">
-        <v>95</v>
+        <v>96</v>
       </c>
       <c r="B30" t="s">
-        <v>96</v>
+        <v>97</v>
       </c>
       <c r="C30" t="s">
-        <v>97</v>
+        <v>98</v>
       </c>
       <c r="D30" t="s">
-        <v>33</v>
+        <v>20</v>
       </c>
       <c r="E30" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="31" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A31" t="s">
-        <v>98</v>
+        <v>99</v>
       </c>
       <c r="B31" t="s">
-        <v>99</v>
+        <v>100</v>
       </c>
       <c r="C31" t="s">
-        <v>100</v>
+        <v>101</v>
       </c>
       <c r="D31" t="s">
-        <v>101</v>
+        <v>20</v>
       </c>
       <c r="E31" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="32" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A32" t="s">
         <v>102</v>
       </c>
       <c r="B32" t="s">
         <v>103</v>
       </c>
       <c r="C32" t="s">
         <v>104</v>
       </c>
       <c r="D32" t="s">
-        <v>20</v>
+        <v>58</v>
       </c>
       <c r="E32" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="33" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A33" t="s">
         <v>105</v>
       </c>
       <c r="B33" t="s">
         <v>106</v>
       </c>
       <c r="C33" t="s">
         <v>107</v>
       </c>
       <c r="D33" t="s">
-        <v>20</v>
+        <v>8</v>
       </c>
       <c r="E33" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="34" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A34" t="s">
         <v>108</v>
       </c>
       <c r="B34" t="s">
         <v>109</v>
       </c>
       <c r="C34" t="s">
         <v>110</v>
       </c>
       <c r="D34" t="s">
-        <v>33</v>
+        <v>16</v>
       </c>
       <c r="E34" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="35" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A35" t="s">
         <v>111</v>
       </c>
       <c r="B35" t="s">
         <v>112</v>
       </c>
       <c r="C35" t="s">
         <v>113</v>
       </c>
       <c r="D35" t="s">
-        <v>8</v>
+        <v>20</v>
       </c>
       <c r="E35" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="36" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A36" t="s">
         <v>114</v>
       </c>
       <c r="B36" t="s">
         <v>115</v>
       </c>
       <c r="C36" t="s">
         <v>116</v>
       </c>
       <c r="D36" t="s">
-        <v>16</v>
+        <v>20</v>
       </c>
       <c r="E36" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="37" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A37" t="s">
         <v>117</v>
       </c>
       <c r="B37" t="s">
         <v>118</v>
       </c>
       <c r="C37" t="s">
         <v>119</v>
       </c>
       <c r="D37" t="s">
-        <v>20</v>
+        <v>8</v>
       </c>
       <c r="E37" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="38" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A38" t="s">
         <v>120</v>
       </c>
       <c r="B38" t="s">
         <v>121</v>
       </c>
       <c r="C38" t="s">
         <v>122</v>
       </c>
       <c r="D38" t="s">
-        <v>33</v>
+        <v>95</v>
       </c>
       <c r="E38" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="39" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A39" t="s">
         <v>123</v>
       </c>
       <c r="B39" t="s">
         <v>124</v>
       </c>
       <c r="C39" t="s">
         <v>125</v>
       </c>
       <c r="D39" t="s">
-        <v>8</v>
+        <v>126</v>
       </c>
       <c r="E39" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="40" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A40" t="s">
-        <v>126</v>
+        <v>127</v>
       </c>
       <c r="B40" t="s">
-        <v>127</v>
+        <v>128</v>
       </c>
       <c r="C40" t="s">
-        <v>128</v>
+        <v>129</v>
       </c>
       <c r="D40" t="s">
-        <v>101</v>
+        <v>95</v>
       </c>
       <c r="E40" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="41" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A41" t="s">
-        <v>129</v>
+        <v>130</v>
       </c>
       <c r="B41" t="s">
-        <v>130</v>
+        <v>131</v>
       </c>
       <c r="C41" t="s">
-        <v>131</v>
+        <v>132</v>
       </c>
       <c r="D41" t="s">
-        <v>132</v>
+        <v>20</v>
       </c>
       <c r="E41" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="42" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A42" t="s">
         <v>133</v>
       </c>
       <c r="B42" t="s">
         <v>134</v>
       </c>
       <c r="C42" t="s">
         <v>135</v>
       </c>
       <c r="D42" t="s">
-        <v>101</v>
+        <v>20</v>
       </c>
       <c r="E42" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="43" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A43" t="s">
         <v>136</v>
       </c>
       <c r="B43" t="s">
         <v>137</v>
       </c>
       <c r="C43" t="s">
         <v>138</v>
       </c>
       <c r="D43" t="s">
-        <v>20</v>
+        <v>16</v>
       </c>
       <c r="E43" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="44" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A44" t="s">
         <v>139</v>
       </c>
       <c r="B44" t="s">
         <v>140</v>
       </c>
       <c r="C44" t="s">
         <v>141</v>
       </c>
       <c r="D44" t="s">
-        <v>20</v>
+        <v>126</v>
       </c>
       <c r="E44" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="45" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A45" t="s">
         <v>142</v>
       </c>
       <c r="B45" t="s">
         <v>143</v>
       </c>
       <c r="C45" t="s">
         <v>144</v>
       </c>
       <c r="D45" t="s">
-        <v>16</v>
+        <v>20</v>
       </c>
       <c r="E45" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="46" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A46" t="s">
         <v>145</v>
       </c>
       <c r="B46" t="s">
         <v>146</v>
       </c>
       <c r="C46" t="s">
         <v>147</v>
       </c>
       <c r="D46" t="s">
-        <v>132</v>
+        <v>95</v>
       </c>
       <c r="E46" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="47" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A47" t="s">
         <v>148</v>
       </c>
       <c r="B47" t="s">
         <v>149</v>
       </c>
       <c r="C47" t="s">
         <v>150</v>
       </c>
       <c r="D47" t="s">
-        <v>20</v>
+        <v>33</v>
       </c>
       <c r="E47" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="48" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A48" t="s">
         <v>151</v>
       </c>
       <c r="B48" t="s">
         <v>152</v>
       </c>
       <c r="C48" t="s">
         <v>153</v>
       </c>
       <c r="D48" t="s">
-        <v>101</v>
+        <v>20</v>
       </c>
       <c r="E48" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="49" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A49" t="s">
         <v>154</v>
       </c>
       <c r="B49" t="s">
         <v>155</v>
       </c>
       <c r="C49" t="s">
         <v>156</v>
       </c>
       <c r="D49" t="s">
-        <v>37</v>
+        <v>16</v>
       </c>
       <c r="E49" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="50" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A50" t="s">
         <v>157</v>
       </c>
       <c r="B50" t="s">
         <v>158</v>
       </c>
       <c r="C50" t="s">
         <v>159</v>
       </c>
       <c r="D50" t="s">
-        <v>20</v>
+        <v>160</v>
       </c>
       <c r="E50" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="51" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A51" t="s">
+        <v>161</v>
+      </c>
+      <c r="B51" t="s">
+        <v>162</v>
+      </c>
+      <c r="C51" t="s">
+        <v>163</v>
+      </c>
+      <c r="D51" t="s">
         <v>160</v>
-      </c>
-[...7 lines deleted...]
-        <v>16</v>
       </c>
       <c r="E51" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="52" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A52" t="s">
-        <v>163</v>
+        <v>164</v>
       </c>
       <c r="B52" t="s">
-        <v>164</v>
+        <v>165</v>
       </c>
       <c r="C52" t="s">
-        <v>165</v>
+        <v>166</v>
       </c>
       <c r="D52" t="s">
-        <v>166</v>
+        <v>160</v>
       </c>
       <c r="E52" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="53" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A53" t="s">
         <v>167</v>
       </c>
       <c r="B53" t="s">
         <v>168</v>
       </c>
       <c r="C53" t="s">
         <v>169</v>
       </c>
       <c r="D53" t="s">
-        <v>166</v>
+        <v>160</v>
       </c>
       <c r="E53" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="54" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A54" t="s">
         <v>170</v>
       </c>
       <c r="B54" t="s">
         <v>171</v>
       </c>
       <c r="C54" t="s">
         <v>172</v>
       </c>
       <c r="D54" t="s">
-        <v>166</v>
+        <v>160</v>
       </c>
       <c r="E54" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="55" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A55" t="s">
         <v>173</v>
       </c>
       <c r="B55" t="s">
         <v>174</v>
       </c>
       <c r="C55" t="s">
         <v>175</v>
       </c>
       <c r="D55" t="s">
-        <v>166</v>
+        <v>176</v>
       </c>
       <c r="E55" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="56" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A56" t="s">
-        <v>176</v>
+        <v>177</v>
       </c>
       <c r="B56" t="s">
-        <v>177</v>
+        <v>178</v>
       </c>
       <c r="C56" t="s">
-        <v>178</v>
+        <v>179</v>
       </c>
       <c r="D56" t="s">
-        <v>166</v>
+        <v>33</v>
       </c>
       <c r="E56" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="57" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A57" t="s">
-        <v>179</v>
+        <v>180</v>
       </c>
       <c r="B57" t="s">
-        <v>180</v>
+        <v>181</v>
       </c>
       <c r="C57" t="s">
-        <v>181</v>
+        <v>182</v>
       </c>
       <c r="D57" t="s">
-        <v>182</v>
+        <v>33</v>
       </c>
       <c r="E57" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="58" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A58" t="s">
         <v>183</v>
       </c>
       <c r="B58" t="s">
         <v>184</v>
       </c>
       <c r="C58" t="s">
         <v>185</v>
       </c>
       <c r="D58" t="s">
-        <v>37</v>
+        <v>33</v>
       </c>
       <c r="E58" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="59" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A59" t="s">
         <v>186</v>
       </c>
       <c r="B59" t="s">
         <v>187</v>
       </c>
       <c r="C59" t="s">
         <v>188</v>
       </c>
       <c r="D59" t="s">
-        <v>37</v>
+        <v>176</v>
       </c>
       <c r="E59" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="60" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A60" t="s">
         <v>189</v>
       </c>
       <c r="B60" t="s">
         <v>190</v>
       </c>
       <c r="C60" t="s">
         <v>191</v>
       </c>
       <c r="D60" t="s">
-        <v>37</v>
+        <v>33</v>
       </c>
       <c r="E60" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="61" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A61" t="s">
         <v>192</v>
       </c>
       <c r="B61" t="s">
         <v>193</v>
       </c>
       <c r="C61" t="s">
         <v>194</v>
       </c>
       <c r="D61" t="s">
-        <v>182</v>
+        <v>176</v>
       </c>
       <c r="E61" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="62" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A62" t="s">
         <v>195</v>
       </c>
       <c r="B62" t="s">
         <v>196</v>
       </c>
       <c r="C62" t="s">
         <v>197</v>
       </c>
       <c r="D62" t="s">
-        <v>37</v>
+        <v>95</v>
       </c>
       <c r="E62" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="63" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A63" t="s">
         <v>198</v>
       </c>
       <c r="B63" t="s">
         <v>199</v>
       </c>
       <c r="C63" t="s">
         <v>200</v>
       </c>
       <c r="D63" t="s">
-        <v>182</v>
+        <v>33</v>
       </c>
       <c r="E63" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="64" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A64" t="s">
         <v>201</v>
       </c>
       <c r="B64" t="s">
         <v>202</v>
       </c>
       <c r="C64" t="s">
         <v>203</v>
       </c>
       <c r="D64" t="s">
-        <v>101</v>
+        <v>126</v>
       </c>
       <c r="E64" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="65" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A65" t="s">
         <v>204</v>
       </c>
       <c r="B65" t="s">
         <v>205</v>
       </c>
       <c r="C65" t="s">
         <v>206</v>
       </c>
       <c r="D65" t="s">
-        <v>37</v>
+        <v>33</v>
       </c>
       <c r="E65" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="66" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A66" t="s">
         <v>207</v>
       </c>
       <c r="B66" t="s">
         <v>208</v>
       </c>
       <c r="C66" t="s">
         <v>209</v>
       </c>
       <c r="D66" t="s">
-        <v>132</v>
+        <v>210</v>
       </c>
       <c r="E66" t="s">
-        <v>9</v>
+        <v>211</v>
       </c>
     </row>
     <row r="67" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A67" t="s">
-        <v>210</v>
+        <v>212</v>
       </c>
       <c r="B67" t="s">
-        <v>211</v>
+        <v>213</v>
       </c>
       <c r="C67" t="s">
-        <v>212</v>
+        <v>214</v>
       </c>
       <c r="D67" t="s">
-        <v>37</v>
+        <v>8</v>
       </c>
       <c r="E67" t="s">
-        <v>9</v>
+        <v>211</v>
       </c>
     </row>
     <row r="68" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A68" t="s">
-        <v>213</v>
+        <v>215</v>
       </c>
       <c r="B68" t="s">
-        <v>214</v>
+        <v>216</v>
       </c>
       <c r="C68" t="s">
-        <v>215</v>
+        <v>217</v>
       </c>
       <c r="D68" t="s">
-        <v>216</v>
+        <v>16</v>
       </c>
       <c r="E68" t="s">
-        <v>217</v>
+        <v>211</v>
       </c>
     </row>
     <row r="69" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A69" t="s">
         <v>218</v>
       </c>
       <c r="B69" t="s">
         <v>219</v>
       </c>
       <c r="C69" t="s">
         <v>220</v>
       </c>
       <c r="D69" t="s">
-        <v>8</v>
+        <v>20</v>
       </c>
       <c r="E69" t="s">
-        <v>217</v>
+        <v>211</v>
       </c>
     </row>
     <row r="70" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A70" t="s">
         <v>221</v>
       </c>
       <c r="B70" t="s">
         <v>222</v>
       </c>
       <c r="C70" t="s">
         <v>223</v>
       </c>
       <c r="D70" t="s">
-        <v>16</v>
+        <v>20</v>
       </c>
       <c r="E70" t="s">
-        <v>217</v>
+        <v>211</v>
       </c>
     </row>
     <row r="71" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A71" t="s">
         <v>224</v>
       </c>
       <c r="B71" t="s">
         <v>225</v>
       </c>
       <c r="C71" t="s">
         <v>226</v>
       </c>
       <c r="D71" t="s">
         <v>20</v>
       </c>
       <c r="E71" t="s">
-        <v>217</v>
+        <v>211</v>
       </c>
     </row>
     <row r="72" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A72" t="s">
         <v>227</v>
       </c>
       <c r="B72" t="s">
         <v>228</v>
       </c>
       <c r="C72" t="s">
         <v>229</v>
       </c>
       <c r="D72" t="s">
         <v>20</v>
       </c>
       <c r="E72" t="s">
-        <v>217</v>
+        <v>211</v>
       </c>
     </row>
     <row r="73" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A73" t="s">
         <v>230</v>
       </c>
       <c r="B73" t="s">
         <v>231</v>
       </c>
       <c r="C73" t="s">
         <v>232</v>
       </c>
       <c r="D73" t="s">
-        <v>20</v>
+        <v>58</v>
       </c>
       <c r="E73" t="s">
-        <v>217</v>
+        <v>211</v>
       </c>
     </row>
     <row r="74" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A74" t="s">
         <v>233</v>
       </c>
       <c r="B74" t="s">
         <v>234</v>
       </c>
       <c r="C74" t="s">
         <v>235</v>
       </c>
       <c r="D74" t="s">
         <v>20</v>
       </c>
       <c r="E74" t="s">
-        <v>217</v>
+        <v>211</v>
       </c>
     </row>
     <row r="75" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A75" t="s">
         <v>236</v>
       </c>
       <c r="B75" t="s">
         <v>237</v>
       </c>
       <c r="C75" t="s">
         <v>238</v>
       </c>
       <c r="D75" t="s">
-        <v>33</v>
+        <v>20</v>
       </c>
       <c r="E75" t="s">
-        <v>217</v>
+        <v>211</v>
       </c>
     </row>
     <row r="76" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A76" t="s">
         <v>239</v>
       </c>
       <c r="B76" t="s">
         <v>240</v>
       </c>
       <c r="C76" t="s">
         <v>241</v>
       </c>
       <c r="D76" t="s">
         <v>20</v>
       </c>
       <c r="E76" t="s">
-        <v>217</v>
+        <v>211</v>
       </c>
     </row>
     <row r="77" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A77" t="s">
         <v>242</v>
       </c>
       <c r="B77" t="s">
         <v>243</v>
       </c>
       <c r="C77" t="s">
         <v>244</v>
       </c>
       <c r="D77" t="s">
-        <v>20</v>
+        <v>95</v>
       </c>
       <c r="E77" t="s">
-        <v>217</v>
+        <v>211</v>
       </c>
     </row>
     <row r="78" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A78" t="s">
         <v>245</v>
       </c>
       <c r="B78" t="s">
         <v>246</v>
       </c>
       <c r="C78" t="s">
         <v>247</v>
       </c>
       <c r="D78" t="s">
-        <v>20</v>
+        <v>16</v>
       </c>
       <c r="E78" t="s">
-        <v>217</v>
+        <v>211</v>
       </c>
     </row>
     <row r="79" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A79" t="s">
         <v>248</v>
       </c>
       <c r="B79" t="s">
         <v>249</v>
       </c>
       <c r="C79" t="s">
         <v>250</v>
       </c>
       <c r="D79" t="s">
-        <v>101</v>
+        <v>20</v>
       </c>
       <c r="E79" t="s">
-        <v>217</v>
+        <v>211</v>
       </c>
     </row>
     <row r="80" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A80" t="s">
         <v>251</v>
       </c>
       <c r="B80" t="s">
         <v>252</v>
       </c>
       <c r="C80" t="s">
         <v>253</v>
       </c>
       <c r="D80" t="s">
-        <v>16</v>
+        <v>20</v>
       </c>
       <c r="E80" t="s">
-        <v>217</v>
+        <v>211</v>
       </c>
     </row>
     <row r="81" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A81" t="s">
         <v>254</v>
       </c>
       <c r="B81" t="s">
         <v>255</v>
       </c>
       <c r="C81" t="s">
         <v>256</v>
       </c>
       <c r="D81" t="s">
         <v>20</v>
       </c>
       <c r="E81" t="s">
-        <v>217</v>
+        <v>211</v>
       </c>
     </row>
     <row r="82" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A82" t="s">
         <v>257</v>
       </c>
       <c r="B82" t="s">
         <v>258</v>
       </c>
       <c r="C82" t="s">
         <v>259</v>
       </c>
       <c r="D82" t="s">
         <v>20</v>
       </c>
       <c r="E82" t="s">
-        <v>217</v>
+        <v>211</v>
       </c>
     </row>
     <row r="83" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A83" t="s">
         <v>260</v>
       </c>
       <c r="B83" t="s">
         <v>261</v>
       </c>
       <c r="C83" t="s">
         <v>262</v>
       </c>
       <c r="D83" t="s">
         <v>20</v>
       </c>
       <c r="E83" t="s">
-        <v>217</v>
+        <v>211</v>
       </c>
     </row>
     <row r="84" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A84" t="s">
         <v>263</v>
       </c>
       <c r="B84" t="s">
         <v>264</v>
       </c>
       <c r="C84" t="s">
         <v>265</v>
       </c>
       <c r="D84" t="s">
-        <v>20</v>
+        <v>95</v>
       </c>
       <c r="E84" t="s">
-        <v>217</v>
+        <v>211</v>
       </c>
     </row>
     <row r="85" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A85" t="s">
         <v>266</v>
       </c>
       <c r="B85" t="s">
         <v>267</v>
       </c>
       <c r="C85" t="s">
         <v>268</v>
       </c>
       <c r="D85" t="s">
-        <v>20</v>
+        <v>33</v>
       </c>
       <c r="E85" t="s">
-        <v>217</v>
+        <v>211</v>
       </c>
     </row>
     <row r="86" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A86" t="s">
         <v>269</v>
       </c>
       <c r="B86" t="s">
         <v>270</v>
       </c>
       <c r="C86" t="s">
         <v>271</v>
       </c>
       <c r="D86" t="s">
-        <v>101</v>
+        <v>20</v>
       </c>
       <c r="E86" t="s">
-        <v>217</v>
+        <v>211</v>
       </c>
     </row>
     <row r="87" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A87" t="s">
         <v>272</v>
       </c>
       <c r="B87" t="s">
         <v>273</v>
       </c>
       <c r="C87" t="s">
         <v>274</v>
       </c>
       <c r="D87" t="s">
-        <v>37</v>
+        <v>8</v>
       </c>
       <c r="E87" t="s">
-        <v>217</v>
+        <v>211</v>
       </c>
     </row>
     <row r="88" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A88" t="s">
         <v>275</v>
       </c>
       <c r="B88" t="s">
         <v>276</v>
       </c>
       <c r="C88" t="s">
         <v>277</v>
       </c>
       <c r="D88" t="s">
         <v>20</v>
       </c>
       <c r="E88" t="s">
-        <v>217</v>
+        <v>211</v>
       </c>
     </row>
     <row r="89" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A89" t="s">
         <v>278</v>
       </c>
       <c r="B89" t="s">
         <v>279</v>
       </c>
       <c r="C89" t="s">
         <v>280</v>
       </c>
       <c r="D89" t="s">
         <v>8</v>
       </c>
       <c r="E89" t="s">
-        <v>217</v>
+        <v>211</v>
       </c>
     </row>
     <row r="90" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A90" t="s">
         <v>281</v>
       </c>
       <c r="B90" t="s">
         <v>282</v>
       </c>
       <c r="C90" t="s">
-        <v>283</v>
+        <v>209</v>
       </c>
       <c r="D90" t="s">
         <v>20</v>
       </c>
       <c r="E90" t="s">
-        <v>217</v>
+        <v>211</v>
       </c>
     </row>
     <row r="91" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A91" t="s">
+        <v>283</v>
+      </c>
+      <c r="B91" t="s">
         <v>284</v>
       </c>
-      <c r="B91" t="s">
+      <c r="C91" t="s">
         <v>285</v>
       </c>
-      <c r="C91" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D91" t="s">
-        <v>8</v>
+        <v>20</v>
       </c>
       <c r="E91" t="s">
-        <v>217</v>
+        <v>211</v>
       </c>
     </row>
     <row r="92" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A92" t="s">
+        <v>286</v>
+      </c>
+      <c r="B92" t="s">
         <v>287</v>
       </c>
-      <c r="B92" t="s">
+      <c r="C92" t="s">
         <v>288</v>
       </c>
-      <c r="C92" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D92" t="s">
-        <v>20</v>
+        <v>8</v>
       </c>
       <c r="E92" t="s">
-        <v>217</v>
+        <v>211</v>
       </c>
     </row>
     <row r="93" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A93" t="s">
         <v>289</v>
       </c>
       <c r="B93" t="s">
         <v>290</v>
       </c>
       <c r="C93" t="s">
         <v>291</v>
       </c>
       <c r="D93" t="s">
-        <v>20</v>
+        <v>95</v>
       </c>
       <c r="E93" t="s">
-        <v>217</v>
+        <v>211</v>
       </c>
     </row>
     <row r="94" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A94" t="s">
         <v>292</v>
       </c>
       <c r="B94" t="s">
         <v>293</v>
       </c>
       <c r="C94" t="s">
         <v>294</v>
       </c>
       <c r="D94" t="s">
-        <v>8</v>
+        <v>20</v>
       </c>
       <c r="E94" t="s">
-        <v>217</v>
+        <v>211</v>
       </c>
     </row>
     <row r="95" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A95" t="s">
         <v>295</v>
       </c>
       <c r="B95" t="s">
         <v>296</v>
       </c>
       <c r="C95" t="s">
         <v>297</v>
       </c>
       <c r="D95" t="s">
-        <v>101</v>
+        <v>58</v>
       </c>
       <c r="E95" t="s">
-        <v>217</v>
+        <v>211</v>
       </c>
     </row>
     <row r="96" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A96" t="s">
         <v>298</v>
       </c>
       <c r="B96" t="s">
         <v>299</v>
       </c>
       <c r="C96" t="s">
         <v>300</v>
       </c>
       <c r="D96" t="s">
-        <v>20</v>
+        <v>95</v>
       </c>
       <c r="E96" t="s">
-        <v>217</v>
+        <v>211</v>
       </c>
     </row>
     <row r="97" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A97" t="s">
         <v>301</v>
       </c>
       <c r="B97" t="s">
         <v>302</v>
       </c>
       <c r="C97" t="s">
         <v>303</v>
       </c>
       <c r="D97" t="s">
-        <v>33</v>
+        <v>95</v>
       </c>
       <c r="E97" t="s">
-        <v>217</v>
+        <v>211</v>
       </c>
     </row>
     <row r="98" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A98" t="s">
         <v>304</v>
       </c>
       <c r="B98" t="s">
         <v>305</v>
       </c>
       <c r="C98" t="s">
         <v>306</v>
       </c>
       <c r="D98" t="s">
-        <v>101</v>
+        <v>58</v>
       </c>
       <c r="E98" t="s">
-        <v>217</v>
+        <v>211</v>
       </c>
     </row>
     <row r="99" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A99" t="s">
         <v>307</v>
       </c>
       <c r="B99" t="s">
         <v>308</v>
       </c>
       <c r="C99" t="s">
         <v>309</v>
       </c>
       <c r="D99" t="s">
-        <v>101</v>
+        <v>58</v>
       </c>
       <c r="E99" t="s">
-        <v>217</v>
+        <v>211</v>
       </c>
     </row>
     <row r="100" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A100" t="s">
         <v>310</v>
       </c>
       <c r="B100" t="s">
         <v>311</v>
       </c>
       <c r="C100" t="s">
         <v>312</v>
       </c>
       <c r="D100" t="s">
-        <v>33</v>
+        <v>58</v>
       </c>
       <c r="E100" t="s">
-        <v>217</v>
+        <v>211</v>
       </c>
     </row>
     <row r="101" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A101" t="s">
         <v>313</v>
       </c>
       <c r="B101" t="s">
         <v>314</v>
       </c>
       <c r="C101" t="s">
-        <v>315</v>
+        <v>209</v>
       </c>
       <c r="D101" t="s">
-        <v>33</v>
+        <v>58</v>
       </c>
       <c r="E101" t="s">
-        <v>217</v>
+        <v>211</v>
       </c>
     </row>
     <row r="102" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A102" t="s">
+        <v>315</v>
+      </c>
+      <c r="B102" t="s">
         <v>316</v>
       </c>
-      <c r="B102" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C102" t="s">
-        <v>318</v>
+        <v>209</v>
       </c>
       <c r="D102" t="s">
-        <v>33</v>
+        <v>58</v>
       </c>
       <c r="E102" t="s">
-        <v>217</v>
+        <v>211</v>
       </c>
     </row>
     <row r="103" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A103" t="s">
+        <v>317</v>
+      </c>
+      <c r="B103" t="s">
+        <v>318</v>
+      </c>
+      <c r="C103" t="s">
         <v>319</v>
       </c>
-      <c r="B103" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="D103" t="s">
-        <v>33</v>
+        <v>20</v>
       </c>
       <c r="E103" t="s">
-        <v>217</v>
+        <v>211</v>
       </c>
     </row>
     <row r="104" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A104" t="s">
+        <v>320</v>
+      </c>
+      <c r="B104" t="s">
         <v>321</v>
       </c>
-      <c r="B104" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C104" t="s">
-        <v>215</v>
+        <v>209</v>
       </c>
       <c r="D104" t="s">
-        <v>33</v>
+        <v>20</v>
       </c>
       <c r="E104" t="s">
-        <v>217</v>
+        <v>211</v>
       </c>
     </row>
     <row r="105" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A105" t="s">
+        <v>322</v>
+      </c>
+      <c r="B105" t="s">
         <v>323</v>
       </c>
-      <c r="B105" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C105" t="s">
-        <v>325</v>
+        <v>209</v>
       </c>
       <c r="D105" t="s">
         <v>20</v>
       </c>
       <c r="E105" t="s">
-        <v>217</v>
+        <v>211</v>
       </c>
     </row>
     <row r="106" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A106" t="s">
-        <v>326</v>
+        <v>324</v>
       </c>
       <c r="B106" t="s">
-        <v>327</v>
+        <v>325</v>
       </c>
       <c r="C106" t="s">
-        <v>215</v>
+        <v>209</v>
       </c>
       <c r="D106" t="s">
-        <v>20</v>
+        <v>16</v>
       </c>
       <c r="E106" t="s">
-        <v>217</v>
+        <v>211</v>
       </c>
     </row>
     <row r="107" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A107" t="s">
-        <v>328</v>
+        <v>326</v>
       </c>
       <c r="B107" t="s">
-        <v>329</v>
+        <v>327</v>
       </c>
       <c r="C107" t="s">
-        <v>215</v>
+        <v>209</v>
       </c>
       <c r="D107" t="s">
-        <v>20</v>
+        <v>95</v>
       </c>
       <c r="E107" t="s">
-        <v>217</v>
+        <v>211</v>
       </c>
     </row>
     <row r="108" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A108" t="s">
-        <v>330</v>
+        <v>328</v>
       </c>
       <c r="B108" t="s">
-        <v>331</v>
+        <v>329</v>
       </c>
       <c r="C108" t="s">
-        <v>215</v>
+        <v>209</v>
       </c>
       <c r="D108" t="s">
         <v>20</v>
       </c>
       <c r="E108" t="s">
-        <v>217</v>
+        <v>211</v>
       </c>
     </row>
     <row r="109" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A109" t="s">
+        <v>330</v>
+      </c>
+      <c r="B109" t="s">
+        <v>331</v>
+      </c>
+      <c r="C109" t="s">
         <v>332</v>
       </c>
-      <c r="B109" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="D109" t="s">
-        <v>16</v>
+        <v>95</v>
       </c>
       <c r="E109" t="s">
-        <v>217</v>
-[...50 lines deleted...]
-        <v>217</v>
+        <v>211</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup orientation="portrait" horizontalDpi="4294967295" verticalDpi="4294967295" scale="100" fitToWidth="1" fitToHeight="1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">